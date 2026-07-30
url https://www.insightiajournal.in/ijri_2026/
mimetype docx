--- v0 (2026-06-01)
+++ v1 (2026-07-30)
@@ -15,137 +15,115 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6974BBAE" w14:textId="30A43EB6" w:rsidR="0069274C" w:rsidRPr="008201A4" w:rsidRDefault="00AC6322" w:rsidP="00DB011D">
       <w:pPr>
         <w:pStyle w:val="Typeofpaper"/>
       </w:pPr>
       <w:r w:rsidRPr="008201A4">
         <w:t>Type of the Paper (Article, Review, Communication, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC235D5" w14:textId="6B8337F4" w:rsidR="00301841" w:rsidRPr="008201A4" w:rsidRDefault="00301841" w:rsidP="00301841">
+    <w:p w14:paraId="6FC235D5" w14:textId="381CFE12" w:rsidR="00301841" w:rsidRPr="008201A4" w:rsidRDefault="00301841" w:rsidP="00301841">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Malgun Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008201A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Malgun Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Volume 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00996C21">
+        <w:t>Volume 1, Issue ..., 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00747E08">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Malgun Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008201A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Malgun Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, Issue ..., 202</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>, ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F87973F" w14:textId="6417ACB0" w:rsidR="00301841" w:rsidRPr="00076569" w:rsidRDefault="00076569" w:rsidP="00301841">
+    <w:p w14:paraId="5F87973F" w14:textId="345E3921" w:rsidR="00301841" w:rsidRPr="00076569" w:rsidRDefault="00747E08" w:rsidP="00301841">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Malgun Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00076569">
+        <w:r w:rsidRPr="00690FF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Malgun Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>https://doi.org/10.33263/BRIAC150.000</w:t>
+          <w:t>https://doi.org/10.33/IJRI0.000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A55BC44" w14:textId="717E4922" w:rsidR="00235665" w:rsidRPr="00235665" w:rsidRDefault="00AC6322" w:rsidP="00235665">
       <w:pPr>
         <w:pStyle w:val="PaperTitle"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008201A4">
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCF1F87" w14:textId="4D052C20" w:rsidR="00AC6322" w:rsidRPr="008201A4" w:rsidRDefault="00AC6322" w:rsidP="00EA4AED">
       <w:pPr>
         <w:pStyle w:val="Authors"/>
       </w:pPr>
       <w:r w:rsidRPr="008201A4">
         <w:t xml:space="preserve">Firstname Lastname </w:t>
       </w:r>
       <w:r w:rsidRPr="008201A4">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -5824,61 +5802,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Malgun Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00300D7F" w:rsidRPr="00157C15" w:rsidSect="005F3A63">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1135" w:right="1440" w:bottom="993" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C0B00BF" w14:textId="77777777" w:rsidR="00305E89" w:rsidRDefault="00305E89" w:rsidP="00AC6322">
+    <w:p w14:paraId="69CF9C29" w14:textId="77777777" w:rsidR="00DA385A" w:rsidRDefault="00DA385A" w:rsidP="00AC6322">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="076E78D6" w14:textId="77777777" w:rsidR="00305E89" w:rsidRDefault="00305E89" w:rsidP="00AC6322">
+    <w:p w14:paraId="05D8E775" w14:textId="77777777" w:rsidR="00DA385A" w:rsidRDefault="00DA385A" w:rsidP="00AC6322">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6939,61 +6917,61 @@
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00151D8E" w:rsidRPr="00151D8E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="C00000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="701EAE99" w14:textId="77777777" w:rsidR="00305E89" w:rsidRDefault="00305E89" w:rsidP="00AC6322">
+    <w:p w14:paraId="14CB1057" w14:textId="77777777" w:rsidR="00DA385A" w:rsidRDefault="00DA385A" w:rsidP="00AC6322">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="496C1060" w14:textId="77777777" w:rsidR="00305E89" w:rsidRDefault="00305E89" w:rsidP="00AC6322">
+    <w:p w14:paraId="7338B5FD" w14:textId="77777777" w:rsidR="00DA385A" w:rsidRDefault="00DA385A" w:rsidP="00AC6322">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08D50DD8" w14:textId="4317F7D2" w:rsidR="00301841" w:rsidRPr="00076569" w:rsidRDefault="00D02B2A" w:rsidP="002B6933">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
@@ -9108,182 +9086,186 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="157353653">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1850096618">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1708483011">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1211764089">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1777824629">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="247275371">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMzU1NjOxNDIwMjc0NDdT0lEKTi0uzszPAykwNKkFAG77uA4tAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00AC6322"/>
     <w:rsid w:val="00061120"/>
     <w:rsid w:val="00066644"/>
     <w:rsid w:val="00076569"/>
     <w:rsid w:val="00090299"/>
     <w:rsid w:val="00095AFF"/>
     <w:rsid w:val="000D7A70"/>
     <w:rsid w:val="00151D8E"/>
     <w:rsid w:val="00157C15"/>
     <w:rsid w:val="00183A72"/>
     <w:rsid w:val="001866D0"/>
     <w:rsid w:val="001A71A3"/>
     <w:rsid w:val="00201CBE"/>
     <w:rsid w:val="002067DA"/>
     <w:rsid w:val="00212CF6"/>
     <w:rsid w:val="00235665"/>
     <w:rsid w:val="002719B8"/>
     <w:rsid w:val="00275A02"/>
     <w:rsid w:val="00294336"/>
     <w:rsid w:val="002B6933"/>
+    <w:rsid w:val="002C43F0"/>
     <w:rsid w:val="002E3DC0"/>
     <w:rsid w:val="00300D7F"/>
     <w:rsid w:val="00301841"/>
     <w:rsid w:val="00305E89"/>
     <w:rsid w:val="0030732A"/>
     <w:rsid w:val="0031060B"/>
     <w:rsid w:val="00342549"/>
     <w:rsid w:val="003444AD"/>
     <w:rsid w:val="00361467"/>
     <w:rsid w:val="00392218"/>
     <w:rsid w:val="003C4BC0"/>
     <w:rsid w:val="003F296B"/>
     <w:rsid w:val="00407033"/>
     <w:rsid w:val="0042091D"/>
     <w:rsid w:val="00485B31"/>
     <w:rsid w:val="004A6530"/>
     <w:rsid w:val="004A784D"/>
     <w:rsid w:val="004D10F1"/>
     <w:rsid w:val="004F429B"/>
     <w:rsid w:val="00545A60"/>
     <w:rsid w:val="00583132"/>
     <w:rsid w:val="00595EB6"/>
     <w:rsid w:val="005B29CD"/>
     <w:rsid w:val="005B2B51"/>
     <w:rsid w:val="005F3A63"/>
     <w:rsid w:val="0063632F"/>
     <w:rsid w:val="00646B8C"/>
     <w:rsid w:val="00687771"/>
     <w:rsid w:val="0069274C"/>
     <w:rsid w:val="006B2C3C"/>
     <w:rsid w:val="006C37C1"/>
     <w:rsid w:val="006C7C92"/>
     <w:rsid w:val="006D286A"/>
     <w:rsid w:val="006D2F9E"/>
     <w:rsid w:val="00743A2F"/>
+    <w:rsid w:val="00747E08"/>
     <w:rsid w:val="00770938"/>
     <w:rsid w:val="00774C78"/>
     <w:rsid w:val="007867A3"/>
     <w:rsid w:val="007B60D9"/>
     <w:rsid w:val="007D09D4"/>
     <w:rsid w:val="0080158C"/>
     <w:rsid w:val="008201A4"/>
     <w:rsid w:val="00841A4D"/>
     <w:rsid w:val="00842B23"/>
     <w:rsid w:val="008D5734"/>
     <w:rsid w:val="008F4894"/>
     <w:rsid w:val="0090630E"/>
     <w:rsid w:val="00994C41"/>
     <w:rsid w:val="00996C21"/>
     <w:rsid w:val="009E2A98"/>
     <w:rsid w:val="00A07AD7"/>
     <w:rsid w:val="00A168EB"/>
     <w:rsid w:val="00A5288B"/>
     <w:rsid w:val="00A61A63"/>
     <w:rsid w:val="00A828AB"/>
     <w:rsid w:val="00AC473F"/>
     <w:rsid w:val="00AC6322"/>
     <w:rsid w:val="00AD2550"/>
     <w:rsid w:val="00B02CA9"/>
     <w:rsid w:val="00B03FAC"/>
     <w:rsid w:val="00B645A3"/>
     <w:rsid w:val="00B81BC4"/>
     <w:rsid w:val="00B928C4"/>
     <w:rsid w:val="00B97555"/>
     <w:rsid w:val="00BD18AE"/>
     <w:rsid w:val="00BD1CE1"/>
     <w:rsid w:val="00BE1F4F"/>
     <w:rsid w:val="00C21750"/>
+    <w:rsid w:val="00C503BD"/>
     <w:rsid w:val="00C52A19"/>
     <w:rsid w:val="00C5342D"/>
     <w:rsid w:val="00C7444F"/>
     <w:rsid w:val="00CB31DB"/>
     <w:rsid w:val="00CB668D"/>
     <w:rsid w:val="00CF2113"/>
     <w:rsid w:val="00CF61A9"/>
     <w:rsid w:val="00D02B2A"/>
     <w:rsid w:val="00D648EA"/>
     <w:rsid w:val="00D83BBE"/>
     <w:rsid w:val="00D9756E"/>
     <w:rsid w:val="00DA10F6"/>
+    <w:rsid w:val="00DA385A"/>
     <w:rsid w:val="00DB011D"/>
     <w:rsid w:val="00DB2AD7"/>
     <w:rsid w:val="00DE0336"/>
     <w:rsid w:val="00DF598A"/>
+    <w:rsid w:val="00E2034B"/>
     <w:rsid w:val="00E4316B"/>
     <w:rsid w:val="00E51A95"/>
     <w:rsid w:val="00E6298A"/>
     <w:rsid w:val="00EA4AED"/>
     <w:rsid w:val="00EC617A"/>
     <w:rsid w:val="00F02028"/>
     <w:rsid w:val="00F04E01"/>
     <w:rsid w:val="00F212AC"/>
     <w:rsid w:val="00F31A6E"/>
     <w:rsid w:val="00F52AFB"/>
     <w:rsid w:val="00F57E97"/>
     <w:rsid w:val="00F70D39"/>
     <w:rsid w:val="00F839C6"/>
     <w:rsid w:val="00F90208"/>
     <w:rsid w:val="00FB1C6A"/>
     <w:rsid w:val="00FC0B92"/>
     <w:rsid w:val="00FD7345"/>
     <w:rsid w:val="00FE10B1"/>
     <w:rsid w:val="00FE53F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -10484,50 +10466,62 @@
     <w:rsid w:val="001A71A3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="003F296B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C503BD"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="51346848">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="213321434">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10783,51 +10777,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1995794811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/funding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33263/BRIAC150.000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insightiajournal.in/author-guidelines/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/funding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33/IJRI0.000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insightiajournal.in/author-guidelines/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33/IJRI0.000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11080,70 +11074,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3064</Words>
-  <Characters>17467</Characters>
+  <Words>3062</Words>
+  <Characters>17455</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>145</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20491</CharactersWithSpaces>
+  <CharactersWithSpaces>20477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Honest-Man</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>